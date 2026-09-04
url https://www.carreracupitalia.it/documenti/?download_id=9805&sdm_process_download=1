--- v0 (2026-04-18)
+++ v1 (2026-09-04)
@@ -5,94 +5,102 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\utente06\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\utente06\Desktop\FORM PORSCHE\FORM 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F9287A6-6D19-4EE8-90D3-1FBB75C265B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D01D33D0-B793-4103-BD91-40C51EC4AB2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{05523568-A9A9-4CE0-89F4-19F89396653B}"/>
   </bookViews>
   <sheets>
     <sheet name="CARRERA ITA " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'CARRERA ITA '!$B$2:$J$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'CARRERA ITA '!$B$2:$J$71</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E41" i="1" l="1"/>
-  <c r="I44" i="1" l="1"/>
+  <c r="I59" i="1" l="1"/>
+  <c r="I44" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="I50" i="1" s="1"/>
+  <c r="E44" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="I38" i="1" s="1"/>
+  <c r="E32" i="1"/>
+  <c r="E53" i="1"/>
   <c r="I41" i="1"/>
-  <c r="I38" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="I56" i="1" l="1"/>
+  <c r="I53" i="1"/>
+  <c r="I47" i="1"/>
   <c r="I35" i="1"/>
-  <c r="I32" i="1"/>
   <c r="I29" i="1"/>
-  <c r="I47" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="I60" i="1" s="1"/>
+  <c r="I62" i="1" l="1"/>
+  <c r="I65" i="1" l="1"/>
+  <c r="I69" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="52">
   <si>
     <t>DISTRIBUTOR MICHELIN COMPETITION</t>
   </si>
   <si>
     <t>BARDI &amp; COMPANY  SRL</t>
   </si>
   <si>
     <t>CODICE CLIENTE</t>
   </si>
   <si>
     <t>NAME OF TEAM</t>
   </si>
   <si>
     <t>INDIRIZZO</t>
   </si>
   <si>
     <t>ADDRESS</t>
   </si>
   <si>
     <t>CAP</t>
   </si>
   <si>
     <t>ZIP CODE</t>
   </si>
   <si>
@@ -214,93 +222,99 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>d.bardi@bardiracing.com  - d.baeva@bardiracing.com</t>
     </r>
   </si>
   <si>
     <t>Si accettano pagamenti con                              queste tipologie delle carte di credito</t>
   </si>
   <si>
-    <t xml:space="preserve">                        Distributor approved by</t>
-[...1 lines deleted...]
-  <si>
     <t>P.IVA / VAT</t>
   </si>
   <si>
     <t>01234567891</t>
   </si>
   <si>
     <t>COMPANY NAME</t>
   </si>
   <si>
     <t xml:space="preserve">RACE TEST </t>
   </si>
   <si>
     <t>MONTE DEI PASCHI DI SIENA AG3     IBAN    IT45E01030 13903 0000 6310 1315     BIC   PASCITM1LI3</t>
   </si>
   <si>
     <r>
       <t>VALVOLE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Agency FB"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> ( BUSTA CON 20 PZ)</t>
     </r>
   </si>
   <si>
     <t>TEL MANAGER</t>
   </si>
+  <si>
+    <t xml:space="preserve">Temporary contribution to the effects </t>
+  </si>
+  <si>
+    <t>of the oil crisis on raw materials</t>
+  </si>
+  <si>
+    <t>Distributor approved by</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="&quot;€&quot;\ #,##0.00;[Red]\-&quot;€&quot;\ #,##0.00"/>
   </numFmts>
-  <fonts count="38" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
@@ -355,76 +369,57 @@
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="22"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
-      <name val="Agency FB"/>
-[...5 lines deleted...]
-      <color indexed="10"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -486,90 +481,103 @@
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="10"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Agency FB"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Agency FB"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDDDDD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF63A4F7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAEAEA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0" tint="-0.249977111117893"/>
       </left>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom/>
@@ -635,602 +643,690 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...24 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...29 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="0" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="149">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...24 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFEAEAEA"/>
       <color rgb="FF0066FF"/>
       <color rgb="FFDDDDDD"/>
       <color rgb="FF122ADC"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FF0066CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
@@ -1262,171 +1358,171 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="504825" y="676275"/>
           <a:ext cx="2251334" cy="819150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38101</xdr:rowOff>
+      <xdr:colOff>1647825</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>285751</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>142530</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>276226</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Immagine 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24CD7979-0E46-4F33-968A-C8405F2AF998}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533400" y="12411076"/>
+          <a:off x="2276475" y="11201401"/>
           <a:ext cx="790230" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19051</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>111424</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>54728</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9524</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>106030</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Immagine 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCAD70D-6209-45BB-B0BD-5D97A7E5DDC6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="419100" y="13192125"/>
-          <a:ext cx="2895547" cy="1292978"/>
+          <a:off x="647701" y="11846224"/>
+          <a:ext cx="1971673" cy="880431"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>857251</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>27559</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>177239</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>120087</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Immagine 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6077204-B88A-497F-A89F-F0E0EFEACE59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7067550" y="13563600"/>
-          <a:ext cx="1493649" cy="853514"/>
+          <a:off x="3781426" y="12143359"/>
+          <a:ext cx="1162049" cy="664028"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1698,67 +1794,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:order@bardiracing.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3F814E2-6514-485E-A0E3-455308D98620}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AL95"/>
+  <dimension ref="A1:AL96"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C44" sqref="C44:C45"/>
+    <sheetView tabSelected="1" topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I62" sqref="I62:I63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" customWidth="1"/>
-    <col min="3" max="3" width="29.7109375" style="39" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="25.7109375" style="39" customWidth="1"/>
+    <col min="3" max="3" width="29.7109375" style="17" customWidth="1"/>
+    <col min="4" max="4" width="4.7109375" style="17" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" style="17" customWidth="1"/>
+    <col min="6" max="6" width="5.7109375" style="17" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="17" customWidth="1"/>
+    <col min="8" max="8" width="2.7109375" style="17" customWidth="1"/>
+    <col min="9" max="9" width="25.7109375" style="17" customWidth="1"/>
     <col min="10" max="10" width="3.7109375" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="1.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="2.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="40.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="23" style="1" customWidth="1"/>
     <col min="17" max="26" width="9.140625" style="1" customWidth="1"/>
     <col min="257" max="258" width="3.7109375" customWidth="1"/>
     <col min="259" max="259" width="30.7109375" customWidth="1"/>
     <col min="260" max="260" width="4.7109375" customWidth="1"/>
     <col min="261" max="261" width="25.7109375" customWidth="1"/>
     <col min="262" max="262" width="5.7109375" customWidth="1"/>
     <col min="263" max="263" width="23.7109375" customWidth="1"/>
     <col min="264" max="264" width="4.7109375" customWidth="1"/>
     <col min="265" max="265" width="24.7109375" customWidth="1"/>
     <col min="266" max="266" width="3.7109375" customWidth="1"/>
     <col min="267" max="267" width="1.85546875" customWidth="1"/>
     <col min="268" max="268" width="12.85546875" customWidth="1"/>
     <col min="269" max="269" width="1.85546875" customWidth="1"/>
     <col min="270" max="270" width="2.140625" customWidth="1"/>
     <col min="271" max="271" width="40.7109375" customWidth="1"/>
     <col min="272" max="272" width="23" customWidth="1"/>
     <col min="273" max="282" width="9.140625" customWidth="1"/>
     <col min="513" max="514" width="3.7109375" customWidth="1"/>
@@ -2743,2321 +2839,2445 @@
     <col min="16133" max="16133" width="25.7109375" customWidth="1"/>
     <col min="16134" max="16134" width="5.7109375" customWidth="1"/>
     <col min="16135" max="16135" width="23.7109375" customWidth="1"/>
     <col min="16136" max="16136" width="4.7109375" customWidth="1"/>
     <col min="16137" max="16137" width="24.7109375" customWidth="1"/>
     <col min="16138" max="16138" width="3.7109375" customWidth="1"/>
     <col min="16139" max="16139" width="1.85546875" customWidth="1"/>
     <col min="16140" max="16140" width="12.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="1.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="2.140625" customWidth="1"/>
     <col min="16143" max="16143" width="40.7109375" customWidth="1"/>
     <col min="16144" max="16144" width="23" customWidth="1"/>
     <col min="16145" max="16154" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:38" s="1" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="51"/>
-[...6 lines deleted...]
-      <c r="I2" s="52"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="2:38" s="1" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="53"/>
-      <c r="C3" s="125" t="s">
+      <c r="B3" s="20"/>
+      <c r="C3" s="132" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="126"/>
-[...4 lines deleted...]
-      <c r="I3" s="127"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="134"/>
       <c r="J3" s="4"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
     </row>
     <row r="4" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="53"/>
-[...6 lines deleted...]
-      <c r="I4" s="128"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="135"/>
+      <c r="H4" s="135"/>
+      <c r="I4" s="135"/>
       <c r="J4" s="4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="53"/>
-[...3 lines deleted...]
-      <c r="F5" s="132" t="s">
+      <c r="B5" s="20"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="140" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="132"/>
-[...1 lines deleted...]
-      <c r="I5" s="132"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="140"/>
       <c r="J5" s="4"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="53"/>
-[...4 lines deleted...]
-      <c r="G6" s="134" t="s">
+      <c r="B6" s="20"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="134"/>
-      <c r="I6" s="134"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
       <c r="J6" s="4"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
     </row>
     <row r="7" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="53"/>
-[...6 lines deleted...]
-      <c r="I7" s="134"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="141"/>
+      <c r="H7" s="141"/>
+      <c r="I7" s="141"/>
       <c r="J7" s="4"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
     </row>
     <row r="8" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="53"/>
-[...2 lines deleted...]
-      <c r="E8" s="130" t="s">
+      <c r="B8" s="20"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="137" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="130"/>
-[...2 lines deleted...]
-      <c r="I8" s="130"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="137"/>
       <c r="J8" s="4"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="53"/>
-[...4 lines deleted...]
-      <c r="G9" s="130" t="s">
+      <c r="B9" s="20"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="137" t="s">
         <v>39</v>
       </c>
-      <c r="H9" s="130"/>
-      <c r="I9" s="130"/>
+      <c r="H9" s="137"/>
+      <c r="I9" s="137"/>
       <c r="J9" s="4"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="53"/>
-[...4 lines deleted...]
-      <c r="G10" s="129" t="s">
+      <c r="B10" s="20"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="H10" s="129"/>
-      <c r="I10" s="129"/>
+      <c r="H10" s="136"/>
+      <c r="I10" s="136"/>
       <c r="J10" s="4"/>
-      <c r="L10" s="7"/>
+      <c r="L10" s="5"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
     </row>
     <row r="11" spans="2:38" s="1" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="53"/>
-      <c r="C11" s="97" t="s">
+      <c r="B11" s="20"/>
+      <c r="C11" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="55"/>
-[...2 lines deleted...]
-      <c r="G11" s="77" t="s">
+      <c r="D11" s="68"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="H11" s="131" t="s">
+      <c r="H11" s="139" t="s">
         <v>33</v>
       </c>
-      <c r="I11" s="131"/>
+      <c r="I11" s="139"/>
       <c r="J11" s="4"/>
-      <c r="O11" s="9"/>
+      <c r="O11" s="6"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
     </row>
     <row r="12" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="53"/>
-[...6 lines deleted...]
-      <c r="I12" s="13"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="70"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
       <c r="J12" s="4"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
     </row>
     <row r="13" spans="2:38" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="53"/>
-      <c r="C13" s="97" t="s">
+      <c r="B13" s="20"/>
+      <c r="C13" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="55"/>
-[...6 lines deleted...]
-      <c r="I13" s="140"/>
+      <c r="D13" s="68"/>
+      <c r="E13" s="145" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="146"/>
+      <c r="G13" s="146"/>
+      <c r="H13" s="146"/>
+      <c r="I13" s="147"/>
       <c r="J13" s="4"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
-    <row r="14" spans="2:38" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="I14" s="10"/>
+    <row r="14" spans="2:38" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="20"/>
+      <c r="C14" s="70"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
       <c r="J14" s="4"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
     </row>
     <row r="15" spans="2:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="53"/>
-      <c r="C15" s="97" t="s">
+      <c r="B15" s="20"/>
+      <c r="C15" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="55"/>
-      <c r="E15" s="135" t="s">
+      <c r="D15" s="68"/>
+      <c r="E15" s="142" t="s">
         <v>5</v>
       </c>
-      <c r="F15" s="136"/>
-[...2 lines deleted...]
-      <c r="I15" s="137"/>
+      <c r="F15" s="143"/>
+      <c r="G15" s="143"/>
+      <c r="H15" s="143"/>
+      <c r="I15" s="144"/>
       <c r="J15" s="4"/>
     </row>
-    <row r="16" spans="2:38" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="I16" s="70"/>
+    <row r="16" spans="2:38" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="20"/>
+      <c r="C16" s="70"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:32" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="53"/>
-      <c r="C17" s="97" t="s">
+      <c r="B17" s="20"/>
+      <c r="C17" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="55"/>
-      <c r="E17" s="73" t="s">
+      <c r="D17" s="68"/>
+      <c r="E17" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="F17" s="11"/>
-      <c r="G17" s="97" t="s">
+      <c r="F17" s="74"/>
+      <c r="G17" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="H17" s="70"/>
-      <c r="I17" s="74" t="s">
+      <c r="H17" s="73"/>
+      <c r="I17" s="27" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="4"/>
-      <c r="O17" s="9"/>
-[...9 lines deleted...]
-      <c r="I18" s="14"/>
+      <c r="O17" s="6"/>
+    </row>
+    <row r="18" spans="1:32" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="20"/>
+      <c r="C18" s="70"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="75"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="75"/>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:32" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="53"/>
-      <c r="C19" s="97" t="s">
+      <c r="B19" s="20"/>
+      <c r="C19" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="D19" s="55"/>
-      <c r="E19" s="74" t="s">
+      <c r="D19" s="68"/>
+      <c r="E19" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="11"/>
-      <c r="G19" s="97" t="s">
+      <c r="F19" s="74"/>
+      <c r="G19" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" s="73"/>
+      <c r="I19" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="H19" s="70"/>
-[...2 lines deleted...]
-      </c>
       <c r="J19" s="4"/>
-      <c r="O19" s="9"/>
-[...9 lines deleted...]
-      <c r="I20" s="14"/>
+      <c r="O19" s="6"/>
+    </row>
+    <row r="20" spans="1:32" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="20"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="75"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="75"/>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:32" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="53"/>
-      <c r="C21" s="97" t="s">
+      <c r="B21" s="20"/>
+      <c r="C21" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="D21" s="55"/>
-      <c r="E21" s="74" t="s">
+      <c r="D21" s="68"/>
+      <c r="E21" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="11"/>
-[...4 lines deleted...]
-      <c r="I21" s="73" t="s">
+      <c r="F21" s="74"/>
+      <c r="G21" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" s="73"/>
+      <c r="I21" s="26" t="s">
         <v>14</v>
       </c>
       <c r="J21" s="4"/>
     </row>
-    <row r="22" spans="1:32" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="I22" s="5"/>
+    <row r="22" spans="1:32" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="20"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:32" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="53"/>
-      <c r="C23" s="98" t="s">
+      <c r="B23" s="20"/>
+      <c r="C23" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="D23" s="55"/>
-      <c r="E23" s="135" t="s">
+      <c r="D23" s="68"/>
+      <c r="E23" s="142" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="136"/>
-[...2 lines deleted...]
-      <c r="I23" s="137"/>
+      <c r="F23" s="143"/>
+      <c r="G23" s="143"/>
+      <c r="H23" s="143"/>
+      <c r="I23" s="144"/>
       <c r="J23" s="4"/>
     </row>
-    <row r="24" spans="1:32" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="I24" s="71"/>
+    <row r="24" spans="1:32" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="20"/>
+      <c r="C24" s="79"/>
+      <c r="D24" s="64"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="80"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="80"/>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:32" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="53"/>
-      <c r="C25" s="98" t="s">
+      <c r="B25" s="20"/>
+      <c r="C25" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="D25" s="55"/>
-[...6 lines deleted...]
-      <c r="I25" s="137"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="143"/>
+      <c r="G25" s="143"/>
+      <c r="H25" s="143"/>
+      <c r="I25" s="144"/>
       <c r="J25" s="4"/>
     </row>
-    <row r="26" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I26" s="54"/>
+    <row r="26" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="20"/>
+      <c r="C26" s="64"/>
+      <c r="D26" s="64"/>
+      <c r="E26" s="64"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="64"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="64"/>
       <c r="J26" s="4"/>
     </row>
-    <row r="27" spans="1:32" s="17" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C27" s="80" t="s">
+    <row r="27" spans="1:32" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="D27" s="81"/>
-      <c r="E27" s="81" t="s">
+      <c r="D27" s="31"/>
+      <c r="E27" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="F27" s="81"/>
-      <c r="G27" s="81" t="s">
+      <c r="F27" s="31"/>
+      <c r="G27" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="H27" s="81"/>
-      <c r="I27" s="82" t="s">
+      <c r="H27" s="31"/>
+      <c r="I27" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="J27" s="16"/>
-[...53 lines deleted...]
-      <c r="B29" s="57"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+    </row>
+    <row r="28" spans="1:32" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="10"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10"/>
+      <c r="U28" s="10"/>
+      <c r="V28" s="10"/>
+      <c r="W28" s="10"/>
+      <c r="X28" s="10"/>
+      <c r="Y28" s="10"/>
+      <c r="Z28" s="10"/>
+      <c r="AA28" s="10"/>
+      <c r="AB28" s="10"/>
+      <c r="AC28" s="10"/>
+      <c r="AD28" s="10"/>
+      <c r="AE28" s="10"/>
+      <c r="AF28" s="10"/>
+    </row>
+    <row r="29" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="10"/>
+      <c r="B29" s="22"/>
       <c r="C29" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="D29" s="44"/>
-      <c r="E29" s="122">
+      <c r="D29" s="42"/>
+      <c r="E29" s="148">
         <v>2</v>
       </c>
-      <c r="F29" s="58"/>
-      <c r="G29" s="115">
+      <c r="F29" s="43"/>
+      <c r="G29" s="129">
         <v>550</v>
       </c>
-      <c r="H29" s="21"/>
-      <c r="I29" s="115">
+      <c r="H29" s="44"/>
+      <c r="I29" s="130">
         <f>E29*G29</f>
         <v>1100</v>
       </c>
-      <c r="J29" s="22"/>
-[...26 lines deleted...]
-      <c r="C30" s="23" t="s">
+      <c r="J29" s="13"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="S29" s="10"/>
+      <c r="T29" s="10"/>
+      <c r="U29" s="10"/>
+      <c r="V29" s="10"/>
+      <c r="W29" s="10"/>
+      <c r="X29" s="10"/>
+      <c r="Y29" s="10"/>
+      <c r="Z29" s="10"/>
+      <c r="AA29" s="10"/>
+      <c r="AB29" s="10"/>
+      <c r="AC29" s="10"/>
+      <c r="AD29" s="10"/>
+      <c r="AE29" s="10"/>
+      <c r="AF29" s="10"/>
+    </row>
+    <row r="30" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="10"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="D30" s="40"/>
-[...66 lines deleted...]
-      <c r="C32" s="41" t="s">
+      <c r="D30" s="46"/>
+      <c r="E30" s="126"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="128"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="131"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="R30" s="10"/>
+      <c r="S30" s="10"/>
+      <c r="T30" s="10"/>
+      <c r="U30" s="10"/>
+      <c r="V30" s="10"/>
+      <c r="W30" s="10"/>
+      <c r="X30" s="10"/>
+      <c r="Y30" s="10"/>
+      <c r="Z30" s="10"/>
+      <c r="AA30" s="10"/>
+      <c r="AB30" s="10"/>
+      <c r="AC30" s="10"/>
+      <c r="AD30" s="10"/>
+      <c r="AE30" s="10"/>
+      <c r="AF30" s="10"/>
+    </row>
+    <row r="31" spans="1:32" s="12" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="10"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="49"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="10"/>
+      <c r="AD31" s="10"/>
+      <c r="AE31" s="10"/>
+      <c r="AF31" s="10"/>
+    </row>
+    <row r="32" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="10"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="94"/>
+      <c r="E32" s="110">
+        <f>SUM(E29)</f>
+        <v>2</v>
+      </c>
+      <c r="F32" s="108"/>
+      <c r="G32" s="112">
+        <v>17</v>
+      </c>
+      <c r="H32" s="102"/>
+      <c r="I32" s="114">
+        <f>SUM(E32*G32)</f>
+        <v>34</v>
+      </c>
+      <c r="J32" s="13"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
+      <c r="R32" s="10"/>
+      <c r="S32" s="10"/>
+      <c r="T32" s="10"/>
+      <c r="U32" s="10"/>
+      <c r="V32" s="10"/>
+      <c r="W32" s="10"/>
+      <c r="X32" s="10"/>
+      <c r="Y32" s="10"/>
+      <c r="Z32" s="10"/>
+      <c r="AA32" s="10"/>
+      <c r="AB32" s="10"/>
+      <c r="AC32" s="10"/>
+      <c r="AD32" s="10"/>
+      <c r="AE32" s="10"/>
+      <c r="AF32" s="10"/>
+    </row>
+    <row r="33" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="10"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="38"/>
+      <c r="E33" s="111"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="113"/>
+      <c r="H33" s="40"/>
+      <c r="I33" s="115"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="33"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10"/>
+      <c r="U33" s="10"/>
+      <c r="V33" s="10"/>
+      <c r="W33" s="10"/>
+      <c r="X33" s="10"/>
+      <c r="Y33" s="10"/>
+      <c r="Z33" s="10"/>
+      <c r="AA33" s="10"/>
+      <c r="AB33" s="10"/>
+      <c r="AC33" s="10"/>
+      <c r="AD33" s="10"/>
+      <c r="AE33" s="10"/>
+      <c r="AF33" s="10"/>
+    </row>
+    <row r="34" spans="1:32" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="10"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="81"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="81"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
+      <c r="Q34" s="10"/>
+      <c r="R34" s="10"/>
+      <c r="S34" s="10"/>
+      <c r="T34" s="10"/>
+      <c r="U34" s="10"/>
+      <c r="V34" s="10"/>
+      <c r="W34" s="10"/>
+      <c r="X34" s="10"/>
+      <c r="Y34" s="10"/>
+      <c r="Z34" s="10"/>
+      <c r="AA34" s="10"/>
+      <c r="AB34" s="10"/>
+      <c r="AC34" s="10"/>
+      <c r="AD34" s="10"/>
+      <c r="AE34" s="10"/>
+      <c r="AF34" s="10"/>
+    </row>
+    <row r="35" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="10"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="D32" s="44"/>
-      <c r="E32" s="122">
+      <c r="D35" s="42"/>
+      <c r="E35" s="148">
         <v>2</v>
       </c>
-      <c r="F32" s="58"/>
-      <c r="G32" s="115">
+      <c r="F35" s="43"/>
+      <c r="G35" s="129">
         <v>600</v>
       </c>
-      <c r="H32" s="21"/>
-[...1 lines deleted...]
-        <f>E32*G32</f>
+      <c r="H35" s="44"/>
+      <c r="I35" s="130">
+        <f>E35*G35</f>
         <v>1200</v>
       </c>
-      <c r="J32" s="22"/>
-[...26 lines deleted...]
-      <c r="C33" s="23" t="s">
+      <c r="J35" s="13"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10"/>
+      <c r="R35" s="10"/>
+      <c r="S35" s="10"/>
+      <c r="T35" s="10"/>
+      <c r="U35" s="10"/>
+      <c r="V35" s="10"/>
+      <c r="W35" s="10"/>
+      <c r="X35" s="10"/>
+      <c r="Y35" s="10"/>
+      <c r="Z35" s="10"/>
+      <c r="AA35" s="10"/>
+      <c r="AB35" s="10"/>
+      <c r="AC35" s="10"/>
+      <c r="AD35" s="10"/>
+      <c r="AE35" s="10"/>
+      <c r="AF35" s="10"/>
+    </row>
+    <row r="36" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="10"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="D33" s="40"/>
-[...66 lines deleted...]
-      <c r="C35" s="41" t="s">
+      <c r="D36" s="46"/>
+      <c r="E36" s="126"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="127"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="138"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+      <c r="R36" s="10"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="10"/>
+      <c r="U36" s="10"/>
+      <c r="V36" s="10"/>
+      <c r="W36" s="10"/>
+      <c r="X36" s="10"/>
+      <c r="Y36" s="10"/>
+      <c r="Z36" s="10"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="10"/>
+      <c r="AD36" s="10"/>
+      <c r="AE36" s="10"/>
+      <c r="AF36" s="10"/>
+    </row>
+    <row r="37" spans="1:32" s="12" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="10"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="10"/>
+      <c r="U37" s="10"/>
+      <c r="V37" s="10"/>
+      <c r="W37" s="10"/>
+      <c r="X37" s="10"/>
+      <c r="Y37" s="10"/>
+      <c r="Z37" s="10"/>
+      <c r="AA37" s="10"/>
+      <c r="AB37" s="10"/>
+      <c r="AC37" s="10"/>
+      <c r="AD37" s="10"/>
+      <c r="AE37" s="10"/>
+      <c r="AF37" s="10"/>
+    </row>
+    <row r="38" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="10"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="94"/>
+      <c r="E38" s="110">
+        <f>SUM(E35)</f>
+        <v>2</v>
+      </c>
+      <c r="F38" s="108"/>
+      <c r="G38" s="112">
+        <v>19</v>
+      </c>
+      <c r="H38" s="102"/>
+      <c r="I38" s="114">
+        <f>SUM(E38*G38)</f>
+        <v>38</v>
+      </c>
+      <c r="J38" s="13"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="R38" s="10"/>
+      <c r="S38" s="10"/>
+      <c r="T38" s="10"/>
+      <c r="U38" s="10"/>
+      <c r="V38" s="10"/>
+      <c r="W38" s="10"/>
+      <c r="X38" s="10"/>
+      <c r="Y38" s="10"/>
+      <c r="Z38" s="10"/>
+      <c r="AA38" s="10"/>
+      <c r="AB38" s="10"/>
+      <c r="AC38" s="10"/>
+      <c r="AD38" s="10"/>
+      <c r="AE38" s="10"/>
+      <c r="AF38" s="10"/>
+    </row>
+    <row r="39" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="10"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D39" s="38"/>
+      <c r="E39" s="111"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="115"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="10"/>
+      <c r="R39" s="10"/>
+      <c r="S39" s="10"/>
+      <c r="T39" s="10"/>
+      <c r="U39" s="10"/>
+      <c r="V39" s="10"/>
+      <c r="W39" s="10"/>
+      <c r="X39" s="10"/>
+      <c r="Y39" s="10"/>
+      <c r="Z39" s="10"/>
+      <c r="AA39" s="10"/>
+      <c r="AB39" s="10"/>
+      <c r="AC39" s="10"/>
+      <c r="AD39" s="10"/>
+      <c r="AE39" s="10"/>
+      <c r="AF39" s="10"/>
+    </row>
+    <row r="40" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="10"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="81"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="50"/>
+      <c r="H40" s="48"/>
+      <c r="I40" s="50"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="33"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="10"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="10"/>
+      <c r="AD40" s="10"/>
+      <c r="AE40" s="10"/>
+      <c r="AF40" s="10"/>
+    </row>
+    <row r="41" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="10"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="D35" s="44"/>
-      <c r="E35" s="122">
+      <c r="D41" s="42"/>
+      <c r="E41" s="148">
+        <v>2</v>
+      </c>
+      <c r="F41" s="43"/>
+      <c r="G41" s="129">
+        <v>585</v>
+      </c>
+      <c r="H41" s="44"/>
+      <c r="I41" s="130">
+        <f>E41*G41</f>
+        <v>1170</v>
+      </c>
+      <c r="J41" s="13"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
+      <c r="Q41" s="10"/>
+      <c r="R41" s="10"/>
+      <c r="S41" s="10"/>
+      <c r="T41" s="10"/>
+      <c r="U41" s="10"/>
+      <c r="V41" s="10"/>
+      <c r="W41" s="10"/>
+      <c r="X41" s="10"/>
+      <c r="Y41" s="10"/>
+      <c r="Z41" s="10"/>
+      <c r="AA41" s="10"/>
+      <c r="AB41" s="10"/>
+      <c r="AC41" s="10"/>
+      <c r="AD41" s="10"/>
+      <c r="AE41" s="10"/>
+      <c r="AF41" s="10"/>
+    </row>
+    <row r="42" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="10"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="46"/>
+      <c r="E42" s="126"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="127"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="138"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="10"/>
+      <c r="R42" s="10"/>
+      <c r="S42" s="10"/>
+      <c r="T42" s="10"/>
+      <c r="U42" s="10"/>
+      <c r="V42" s="10"/>
+      <c r="W42" s="10"/>
+      <c r="X42" s="10"/>
+      <c r="Y42" s="10"/>
+      <c r="Z42" s="10"/>
+      <c r="AA42" s="10"/>
+      <c r="AB42" s="10"/>
+      <c r="AC42" s="10"/>
+      <c r="AD42" s="10"/>
+      <c r="AE42" s="10"/>
+      <c r="AF42" s="10"/>
+    </row>
+    <row r="43" spans="1:32" s="12" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="10"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="49"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+      <c r="R43" s="10"/>
+      <c r="S43" s="10"/>
+      <c r="T43" s="10"/>
+      <c r="U43" s="10"/>
+      <c r="V43" s="10"/>
+      <c r="W43" s="10"/>
+      <c r="X43" s="10"/>
+      <c r="Y43" s="10"/>
+      <c r="Z43" s="10"/>
+      <c r="AA43" s="10"/>
+      <c r="AB43" s="10"/>
+      <c r="AC43" s="10"/>
+      <c r="AD43" s="10"/>
+      <c r="AE43" s="10"/>
+      <c r="AF43" s="10"/>
+    </row>
+    <row r="44" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="10"/>
+      <c r="B44" s="22"/>
+      <c r="C44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="94"/>
+      <c r="E44" s="110">
+        <f>SUM(E41)</f>
+        <v>2</v>
+      </c>
+      <c r="F44" s="108"/>
+      <c r="G44" s="112">
+        <v>18</v>
+      </c>
+      <c r="H44" s="102"/>
+      <c r="I44" s="114">
+        <f>SUM(E44*G44)</f>
+        <v>36</v>
+      </c>
+      <c r="J44" s="13"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
+      <c r="Q44" s="10"/>
+      <c r="R44" s="10"/>
+      <c r="S44" s="10"/>
+      <c r="T44" s="10"/>
+      <c r="U44" s="10"/>
+      <c r="V44" s="10"/>
+      <c r="W44" s="10"/>
+      <c r="X44" s="10"/>
+      <c r="Y44" s="10"/>
+      <c r="Z44" s="10"/>
+      <c r="AA44" s="10"/>
+      <c r="AB44" s="10"/>
+      <c r="AC44" s="10"/>
+      <c r="AD44" s="10"/>
+      <c r="AE44" s="10"/>
+      <c r="AF44" s="10"/>
+    </row>
+    <row r="45" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="10"/>
+      <c r="B45" s="22"/>
+      <c r="C45" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="38"/>
+      <c r="E45" s="111"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="113"/>
+      <c r="H45" s="40"/>
+      <c r="I45" s="115"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="10"/>
+      <c r="R45" s="10"/>
+      <c r="S45" s="10"/>
+      <c r="T45" s="10"/>
+      <c r="U45" s="10"/>
+      <c r="V45" s="10"/>
+      <c r="W45" s="10"/>
+      <c r="X45" s="10"/>
+      <c r="Y45" s="10"/>
+      <c r="Z45" s="10"/>
+      <c r="AA45" s="10"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="10"/>
+      <c r="AD45" s="10"/>
+      <c r="AE45" s="10"/>
+      <c r="AF45" s="10"/>
+    </row>
+    <row r="46" spans="1:32" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="10"/>
+      <c r="B46" s="22"/>
+      <c r="C46" s="81"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="81"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="48"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="10"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
+      <c r="Q46" s="10"/>
+      <c r="R46" s="10"/>
+      <c r="S46" s="10"/>
+      <c r="T46" s="10"/>
+      <c r="U46" s="10"/>
+      <c r="V46" s="10"/>
+      <c r="W46" s="10"/>
+      <c r="X46" s="10"/>
+      <c r="Y46" s="10"/>
+      <c r="Z46" s="10"/>
+      <c r="AA46" s="10"/>
+      <c r="AB46" s="10"/>
+      <c r="AC46" s="10"/>
+      <c r="AD46" s="10"/>
+      <c r="AE46" s="10"/>
+      <c r="AF46" s="10"/>
+    </row>
+    <row r="47" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="10"/>
+      <c r="B47" s="22"/>
+      <c r="C47" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" s="42"/>
+      <c r="E47" s="148">
+        <v>2</v>
+      </c>
+      <c r="F47" s="43"/>
+      <c r="G47" s="129">
+        <v>635</v>
+      </c>
+      <c r="H47" s="44"/>
+      <c r="I47" s="130">
+        <f>E47*G47</f>
+        <v>1270</v>
+      </c>
+      <c r="J47" s="13"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="M47" s="10"/>
+      <c r="N47" s="10"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="10"/>
+      <c r="Q47" s="10"/>
+      <c r="R47" s="10"/>
+      <c r="S47" s="10"/>
+      <c r="T47" s="10"/>
+      <c r="U47" s="10"/>
+      <c r="V47" s="10"/>
+      <c r="W47" s="10"/>
+      <c r="X47" s="10"/>
+      <c r="Y47" s="10"/>
+      <c r="Z47" s="10"/>
+      <c r="AA47" s="10"/>
+      <c r="AB47" s="10"/>
+      <c r="AC47" s="10"/>
+      <c r="AD47" s="10"/>
+      <c r="AE47" s="10"/>
+      <c r="AF47" s="10"/>
+    </row>
+    <row r="48" spans="1:32" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="10"/>
+      <c r="B48" s="22"/>
+      <c r="C48" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" s="46"/>
+      <c r="E48" s="126"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="128"/>
+      <c r="H48" s="48"/>
+      <c r="I48" s="131"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
+      <c r="Q48" s="10"/>
+      <c r="R48" s="10"/>
+      <c r="S48" s="10"/>
+      <c r="T48" s="10"/>
+      <c r="U48" s="10"/>
+      <c r="V48" s="10"/>
+      <c r="W48" s="10"/>
+      <c r="X48" s="10"/>
+      <c r="Y48" s="10"/>
+      <c r="Z48" s="10"/>
+      <c r="AA48" s="10"/>
+      <c r="AB48" s="10"/>
+      <c r="AC48" s="10"/>
+      <c r="AD48" s="10"/>
+      <c r="AE48" s="10"/>
+      <c r="AF48" s="10"/>
+    </row>
+    <row r="49" spans="1:38" s="12" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="10"/>
+      <c r="B49" s="22"/>
+      <c r="C49" s="49"/>
+      <c r="D49" s="46"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="48"/>
+      <c r="I49" s="51"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="10"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="10"/>
+      <c r="Q49" s="10"/>
+      <c r="R49" s="10"/>
+      <c r="S49" s="10"/>
+      <c r="T49" s="10"/>
+      <c r="U49" s="10"/>
+      <c r="V49" s="10"/>
+      <c r="W49" s="10"/>
+      <c r="X49" s="10"/>
+      <c r="Y49" s="10"/>
+      <c r="Z49" s="10"/>
+      <c r="AA49" s="10"/>
+      <c r="AB49" s="10"/>
+      <c r="AC49" s="10"/>
+      <c r="AD49" s="10"/>
+      <c r="AE49" s="10"/>
+      <c r="AF49" s="10"/>
+    </row>
+    <row r="50" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="10"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="94"/>
+      <c r="E50" s="116">
+        <f>SUM(E47)</f>
+        <v>2</v>
+      </c>
+      <c r="F50" s="108"/>
+      <c r="G50" s="112">
+        <v>20</v>
+      </c>
+      <c r="H50" s="102"/>
+      <c r="I50" s="114">
+        <f>SUM(E50*G50)</f>
+        <v>40</v>
+      </c>
+      <c r="J50" s="13"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
+      <c r="Q50" s="10"/>
+      <c r="R50" s="10"/>
+      <c r="S50" s="10"/>
+      <c r="T50" s="10"/>
+      <c r="U50" s="10"/>
+      <c r="V50" s="10"/>
+      <c r="W50" s="10"/>
+      <c r="X50" s="10"/>
+      <c r="Y50" s="10"/>
+      <c r="Z50" s="10"/>
+      <c r="AA50" s="10"/>
+      <c r="AB50" s="10"/>
+      <c r="AC50" s="10"/>
+      <c r="AD50" s="10"/>
+      <c r="AE50" s="10"/>
+      <c r="AF50" s="10"/>
+    </row>
+    <row r="51" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="10"/>
+      <c r="B51" s="22"/>
+      <c r="C51" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="38"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="39"/>
+      <c r="G51" s="113"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="115"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="10"/>
+      <c r="N51" s="10"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="10"/>
+      <c r="Q51" s="10"/>
+      <c r="R51" s="10"/>
+      <c r="S51" s="10"/>
+      <c r="T51" s="10"/>
+      <c r="U51" s="10"/>
+      <c r="V51" s="10"/>
+      <c r="W51" s="10"/>
+      <c r="X51" s="10"/>
+      <c r="Y51" s="10"/>
+      <c r="Z51" s="10"/>
+      <c r="AA51" s="10"/>
+      <c r="AB51" s="10"/>
+      <c r="AC51" s="10"/>
+      <c r="AD51" s="10"/>
+      <c r="AE51" s="10"/>
+      <c r="AF51" s="10"/>
+    </row>
+    <row r="52" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="10"/>
+      <c r="B52" s="22"/>
+      <c r="C52" s="81"/>
+      <c r="D52" s="83"/>
+      <c r="E52" s="83"/>
+      <c r="F52" s="83"/>
+      <c r="G52" s="83"/>
+      <c r="H52" s="83"/>
+      <c r="I52" s="83"/>
+      <c r="J52" s="13"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="10"/>
+      <c r="N52" s="10"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="10"/>
+      <c r="Q52" s="10"/>
+      <c r="R52" s="10"/>
+      <c r="S52" s="10"/>
+      <c r="T52" s="10"/>
+      <c r="U52" s="10"/>
+      <c r="V52" s="10"/>
+      <c r="W52" s="10"/>
+      <c r="X52" s="10"/>
+      <c r="Y52" s="10"/>
+      <c r="Z52" s="10"/>
+      <c r="AA52" s="10"/>
+      <c r="AB52" s="10"/>
+      <c r="AC52" s="10"/>
+      <c r="AD52" s="10"/>
+      <c r="AE52" s="10"/>
+      <c r="AF52" s="10"/>
+    </row>
+    <row r="53" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="10"/>
+      <c r="B53" s="22"/>
+      <c r="C53" s="104" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="105"/>
+      <c r="E53" s="126">
+        <f>SUM(E29+E35+E41+E47)</f>
+        <v>8</v>
+      </c>
+      <c r="F53" s="47"/>
+      <c r="G53" s="127">
+        <v>3.43</v>
+      </c>
+      <c r="H53" s="106"/>
+      <c r="I53" s="127">
+        <f>E53*G53</f>
+        <v>27.44</v>
+      </c>
+      <c r="J53" s="13"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="10"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
+      <c r="Q53" s="10"/>
+      <c r="R53" s="10"/>
+      <c r="S53" s="10"/>
+      <c r="T53" s="10"/>
+      <c r="U53" s="10"/>
+      <c r="V53" s="10"/>
+      <c r="W53" s="10"/>
+      <c r="X53" s="10"/>
+      <c r="Y53" s="10"/>
+      <c r="Z53" s="10"/>
+    </row>
+    <row r="54" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="10"/>
+      <c r="B54" s="22"/>
+      <c r="C54" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="46"/>
+      <c r="E54" s="126"/>
+      <c r="F54" s="47"/>
+      <c r="G54" s="128"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="128"/>
+      <c r="J54" s="13"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="10"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="Q54" s="10"/>
+      <c r="R54" s="10"/>
+      <c r="S54" s="10"/>
+      <c r="T54" s="10"/>
+      <c r="U54" s="10"/>
+      <c r="V54" s="10"/>
+      <c r="W54" s="10"/>
+      <c r="X54" s="10"/>
+      <c r="Y54" s="10"/>
+      <c r="Z54" s="10"/>
+    </row>
+    <row r="55" spans="1:38" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="10"/>
+      <c r="B55" s="22"/>
+      <c r="C55" s="77"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="82"/>
+      <c r="F55" s="81"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="48"/>
+      <c r="I55" s="50"/>
+      <c r="J55" s="13"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="10"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="14"/>
+      <c r="Q55" s="10"/>
+      <c r="R55" s="10"/>
+      <c r="S55" s="10"/>
+      <c r="T55" s="10"/>
+      <c r="U55" s="10"/>
+      <c r="V55" s="10"/>
+      <c r="W55" s="10"/>
+      <c r="X55" s="10"/>
+      <c r="Y55" s="10"/>
+      <c r="Z55" s="10"/>
+    </row>
+    <row r="56" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="10"/>
+      <c r="B56" s="22"/>
+      <c r="C56" s="125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="105"/>
+      <c r="E56" s="126">
         <v>0</v>
       </c>
-      <c r="F35" s="58"/>
-[...5 lines deleted...]
-        <f>E35*G35</f>
+      <c r="F56" s="47"/>
+      <c r="G56" s="127">
+        <v>5</v>
+      </c>
+      <c r="H56" s="106"/>
+      <c r="I56" s="127">
+        <f>E56*G56</f>
         <v>0</v>
       </c>
-      <c r="J35" s="22"/>
-[...436 lines deleted...]
-      <c r="E47" s="114" t="s">
+      <c r="J56" s="13"/>
+      <c r="K56" s="10"/>
+      <c r="L56" s="10"/>
+      <c r="M56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
+      <c r="Q56" s="10"/>
+      <c r="R56" s="10"/>
+      <c r="S56" s="10"/>
+      <c r="T56" s="10"/>
+      <c r="U56" s="10"/>
+      <c r="V56" s="10"/>
+      <c r="W56" s="10"/>
+      <c r="X56" s="10"/>
+      <c r="Y56" s="10"/>
+      <c r="Z56" s="10"/>
+    </row>
+    <row r="57" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="10"/>
+      <c r="B57" s="22"/>
+      <c r="C57" s="125"/>
+      <c r="D57" s="46"/>
+      <c r="E57" s="126"/>
+      <c r="F57" s="47"/>
+      <c r="G57" s="128"/>
+      <c r="H57" s="48"/>
+      <c r="I57" s="128"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="10"/>
+      <c r="L57" s="10"/>
+      <c r="M57" s="10"/>
+      <c r="N57" s="10"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
+      <c r="Q57" s="10"/>
+      <c r="R57" s="10"/>
+      <c r="S57" s="10"/>
+      <c r="T57" s="10"/>
+      <c r="U57" s="10"/>
+      <c r="V57" s="10"/>
+      <c r="W57" s="10"/>
+      <c r="X57" s="10"/>
+      <c r="Y57" s="10"/>
+      <c r="Z57" s="10"/>
+      <c r="AA57" s="10"/>
+      <c r="AB57" s="10"/>
+      <c r="AC57" s="10"/>
+      <c r="AD57" s="10"/>
+      <c r="AE57" s="10"/>
+      <c r="AF57" s="10"/>
+      <c r="AG57" s="10"/>
+      <c r="AH57" s="10"/>
+      <c r="AI57" s="10"/>
+      <c r="AJ57" s="10"/>
+      <c r="AK57" s="10"/>
+      <c r="AL57" s="10"/>
+    </row>
+    <row r="58" spans="1:38" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="10"/>
+      <c r="B58" s="22"/>
+      <c r="C58" s="81"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="82"/>
+      <c r="F58" s="81"/>
+      <c r="G58" s="50"/>
+      <c r="H58" s="48"/>
+      <c r="I58" s="50"/>
+      <c r="J58" s="13"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
+      <c r="R58" s="10"/>
+      <c r="S58" s="10"/>
+      <c r="T58" s="10"/>
+      <c r="U58" s="10"/>
+      <c r="V58" s="10"/>
+      <c r="W58" s="10"/>
+      <c r="X58" s="10"/>
+      <c r="Y58" s="10"/>
+      <c r="Z58" s="10"/>
+    </row>
+    <row r="59" spans="1:38" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="10"/>
+      <c r="B59" s="22"/>
+      <c r="C59" s="50"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="F47" s="114"/>
-[...91 lines deleted...]
-      <c r="E50" s="114" t="s">
+      <c r="F59" s="121"/>
+      <c r="G59" s="121"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="122">
+        <f>SUM(I29+I32+I35+I38+I41+I44+I47+I50+I53+I56)</f>
+        <v>4915.4399999999996</v>
+      </c>
+      <c r="J59" s="13"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="10"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
+      <c r="Q59" s="10"/>
+      <c r="R59" s="10"/>
+      <c r="S59" s="10"/>
+      <c r="T59" s="10"/>
+      <c r="U59" s="10"/>
+      <c r="V59" s="10"/>
+      <c r="W59" s="10"/>
+      <c r="X59" s="10"/>
+      <c r="Y59" s="10"/>
+      <c r="Z59" s="10"/>
+    </row>
+    <row r="60" spans="1:38" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="10"/>
+      <c r="B60" s="22"/>
+      <c r="C60" s="86"/>
+      <c r="D60" s="87"/>
+      <c r="E60" s="121"/>
+      <c r="F60" s="121"/>
+      <c r="G60" s="121"/>
+      <c r="H60" s="85"/>
+      <c r="I60" s="123"/>
+      <c r="J60" s="13"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
+      <c r="R60" s="10"/>
+      <c r="S60" s="10"/>
+      <c r="T60" s="10"/>
+      <c r="U60" s="10"/>
+      <c r="V60" s="10"/>
+      <c r="W60" s="10"/>
+      <c r="X60" s="10"/>
+      <c r="Y60" s="10"/>
+      <c r="Z60" s="10"/>
+    </row>
+    <row r="61" spans="1:38" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="10"/>
+      <c r="B61" s="22"/>
+      <c r="C61" s="86"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="58"/>
+      <c r="F61" s="55"/>
+      <c r="G61" s="89"/>
+      <c r="H61" s="90"/>
+      <c r="I61" s="58"/>
+      <c r="J61" s="13"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="R61" s="10"/>
+      <c r="S61" s="10"/>
+      <c r="T61" s="10"/>
+      <c r="U61" s="10"/>
+      <c r="V61" s="10"/>
+      <c r="W61" s="10"/>
+      <c r="X61" s="10"/>
+      <c r="Y61" s="10"/>
+      <c r="Z61" s="10"/>
+    </row>
+    <row r="62" spans="1:38" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="10"/>
+      <c r="B62" s="22"/>
+      <c r="C62" s="86"/>
+      <c r="D62" s="55"/>
+      <c r="E62" s="121" t="s">
         <v>38</v>
       </c>
-      <c r="F50" s="114"/>
-[...97 lines deleted...]
-      <c r="E53" s="114" t="s">
+      <c r="F62" s="121"/>
+      <c r="G62" s="121"/>
+      <c r="H62" s="85"/>
+      <c r="I62" s="122">
+        <f>SUM(I59)*22%</f>
+        <v>1081.3968</v>
+      </c>
+      <c r="J62" s="13"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10"/>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="10"/>
+      <c r="V62" s="10"/>
+      <c r="W62" s="10"/>
+      <c r="X62" s="10"/>
+      <c r="Y62" s="10"/>
+      <c r="Z62" s="10"/>
+    </row>
+    <row r="63" spans="1:38" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="10"/>
+      <c r="B63" s="22"/>
+      <c r="C63" s="91"/>
+      <c r="D63" s="92"/>
+      <c r="E63" s="121"/>
+      <c r="F63" s="121"/>
+      <c r="G63" s="121"/>
+      <c r="H63" s="85"/>
+      <c r="I63" s="123"/>
+      <c r="J63" s="15"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
+      <c r="R63" s="10"/>
+      <c r="S63" s="10"/>
+      <c r="T63" s="10"/>
+      <c r="U63" s="10"/>
+      <c r="V63" s="10"/>
+      <c r="W63" s="10"/>
+      <c r="X63" s="10"/>
+      <c r="Y63" s="10"/>
+      <c r="Z63" s="10"/>
+    </row>
+    <row r="64" spans="1:38" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="10"/>
+      <c r="B64" s="22"/>
+      <c r="C64" s="109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" s="55"/>
+      <c r="E64" s="55"/>
+      <c r="F64" s="55"/>
+      <c r="G64" s="55"/>
+      <c r="H64" s="55"/>
+      <c r="I64" s="55"/>
+      <c r="J64" s="13"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="16"/>
+      <c r="M64" s="10"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
+      <c r="Q64" s="10"/>
+      <c r="R64" s="10"/>
+      <c r="S64" s="10"/>
+      <c r="T64" s="10"/>
+      <c r="U64" s="10"/>
+      <c r="V64" s="10"/>
+      <c r="W64" s="10"/>
+      <c r="X64" s="10"/>
+      <c r="Y64" s="10"/>
+      <c r="Z64" s="10"/>
+    </row>
+    <row r="65" spans="1:38" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="10"/>
+      <c r="B65" s="22"/>
+      <c r="C65" s="109"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="121" t="s">
         <v>26</v>
       </c>
-      <c r="F53" s="118"/>
-[...205 lines deleted...]
-      <c r="G60" s="96" t="s">
+      <c r="F65" s="124"/>
+      <c r="G65" s="124"/>
+      <c r="H65" s="90"/>
+      <c r="I65" s="25">
+        <f>SUM(I59+I62)</f>
+        <v>5996.8367999999991</v>
+      </c>
+      <c r="J65" s="13"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
+      <c r="Q65" s="10"/>
+      <c r="R65" s="10"/>
+      <c r="S65" s="10"/>
+      <c r="T65" s="10"/>
+      <c r="U65" s="10"/>
+      <c r="V65" s="10"/>
+      <c r="W65" s="10"/>
+      <c r="X65" s="10"/>
+      <c r="Y65" s="10"/>
+      <c r="Z65" s="10"/>
+    </row>
+    <row r="66" spans="1:38" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="10"/>
+      <c r="B66" s="22"/>
+      <c r="C66" s="93"/>
+      <c r="D66" s="56"/>
+      <c r="E66" s="94"/>
+      <c r="F66" s="77"/>
+      <c r="G66" s="95"/>
+      <c r="H66" s="57"/>
+      <c r="I66" s="50"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="10"/>
+      <c r="L66" s="10"/>
+      <c r="M66" s="10"/>
+      <c r="N66" s="10"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="10"/>
+      <c r="Q66" s="10"/>
+      <c r="R66" s="10"/>
+      <c r="S66" s="10"/>
+      <c r="T66" s="10"/>
+      <c r="U66" s="10"/>
+      <c r="V66" s="10"/>
+      <c r="W66" s="10"/>
+      <c r="X66" s="10"/>
+      <c r="Y66" s="10"/>
+      <c r="Z66" s="10"/>
+    </row>
+    <row r="67" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="10"/>
+      <c r="B67" s="22"/>
+      <c r="C67" s="118" t="s">
+        <v>46</v>
+      </c>
+      <c r="D67" s="119"/>
+      <c r="E67" s="119"/>
+      <c r="F67" s="119"/>
+      <c r="G67" s="119"/>
+      <c r="H67" s="119"/>
+      <c r="I67" s="120"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="10"/>
+      <c r="L67" s="10"/>
+      <c r="M67" s="10"/>
+      <c r="N67" s="10"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="10"/>
+      <c r="Q67" s="10"/>
+      <c r="R67" s="10"/>
+      <c r="S67" s="10"/>
+      <c r="T67" s="10"/>
+      <c r="U67" s="10"/>
+      <c r="V67" s="10"/>
+      <c r="W67" s="10"/>
+      <c r="X67" s="10"/>
+      <c r="Y67" s="10"/>
+      <c r="Z67" s="10"/>
+    </row>
+    <row r="68" spans="1:38" s="12" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="10"/>
+      <c r="B68" s="22"/>
+      <c r="C68" s="83"/>
+      <c r="D68" s="83"/>
+      <c r="E68" s="83"/>
+      <c r="F68" s="83"/>
+      <c r="G68" s="83"/>
+      <c r="H68" s="83"/>
+      <c r="I68" s="83"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="10"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="10"/>
+      <c r="N68" s="10"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="10"/>
+      <c r="Q68" s="10"/>
+      <c r="R68" s="10"/>
+      <c r="S68" s="10"/>
+      <c r="T68" s="10"/>
+      <c r="U68" s="10"/>
+      <c r="V68" s="10"/>
+      <c r="W68" s="10"/>
+      <c r="X68" s="10"/>
+      <c r="Y68" s="10"/>
+      <c r="Z68" s="10"/>
+    </row>
+    <row r="69" spans="1:38" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="10"/>
+      <c r="B69" s="22"/>
+      <c r="C69" s="52"/>
+      <c r="D69" s="53"/>
+      <c r="E69" s="53"/>
+      <c r="F69" s="53"/>
+      <c r="G69" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="H60" s="89"/>
-[...299 lines deleted...]
-      <c r="I72" s="66"/>
+      <c r="H69" s="55"/>
+      <c r="I69" s="34">
+        <f>SUM(I65)</f>
+        <v>5996.8367999999991</v>
+      </c>
+      <c r="J69" s="13"/>
+      <c r="K69" s="10"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="10"/>
+      <c r="N69" s="10"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="10"/>
+      <c r="Q69" s="10"/>
+      <c r="R69" s="10"/>
+      <c r="S69" s="10"/>
+      <c r="T69" s="10"/>
+      <c r="U69" s="10"/>
+      <c r="V69" s="10"/>
+      <c r="W69" s="10"/>
+      <c r="X69" s="10"/>
+      <c r="Y69" s="10"/>
+      <c r="Z69" s="10"/>
+    </row>
+    <row r="70" spans="1:38" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="10"/>
+      <c r="B70" s="22"/>
+      <c r="C70" s="98"/>
+      <c r="D70" s="56"/>
+      <c r="E70" s="100"/>
+      <c r="F70" s="100"/>
+      <c r="G70" s="101"/>
+      <c r="H70" s="57"/>
+      <c r="I70" s="58"/>
+      <c r="J70" s="13"/>
+      <c r="K70" s="10"/>
+      <c r="L70" s="10"/>
+      <c r="M70" s="10"/>
+      <c r="N70" s="10"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="10"/>
+      <c r="Q70" s="10"/>
+      <c r="R70" s="10"/>
+      <c r="S70" s="10"/>
+      <c r="T70" s="10"/>
+      <c r="U70" s="10"/>
+      <c r="V70" s="10"/>
+      <c r="W70" s="10"/>
+      <c r="X70" s="10"/>
+      <c r="Y70" s="10"/>
+      <c r="Z70" s="10"/>
+    </row>
+    <row r="71" spans="1:38" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="96"/>
+      <c r="C71" s="59"/>
+      <c r="D71" s="99" t="s">
+        <v>51</v>
+      </c>
+      <c r="E71" s="103"/>
+      <c r="F71" s="103"/>
+      <c r="G71" s="59"/>
+      <c r="H71" s="60"/>
+      <c r="I71" s="59"/>
+      <c r="J71" s="97"/>
+      <c r="AA71"/>
+      <c r="AB71"/>
+      <c r="AC71"/>
+      <c r="AD71"/>
+      <c r="AE71"/>
+      <c r="AF71"/>
+      <c r="AG71"/>
+      <c r="AH71"/>
+      <c r="AI71"/>
+      <c r="AJ71"/>
+      <c r="AK71"/>
+      <c r="AL71"/>
+    </row>
+    <row r="72" spans="1:38" s="1" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="23"/>
+      <c r="C72" s="23"/>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="23"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="23"/>
     </row>
     <row r="73" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B73" s="66"/>
-[...6 lines deleted...]
-      <c r="I73" s="66"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
     </row>
     <row r="74" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B74" s="66"/>
-[...6 lines deleted...]
-      <c r="I74" s="66"/>
+      <c r="B74" s="23"/>
+      <c r="C74" s="23"/>
+      <c r="D74" s="23"/>
+      <c r="E74" s="23"/>
+      <c r="F74" s="23"/>
+      <c r="G74" s="23"/>
+      <c r="H74" s="23"/>
+      <c r="I74" s="23"/>
     </row>
     <row r="75" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B75" s="66"/>
-[...6 lines deleted...]
-      <c r="I75" s="66"/>
+      <c r="B75" s="23"/>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
     </row>
     <row r="76" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B76" s="66"/>
-[...6 lines deleted...]
-      <c r="I76" s="66"/>
+      <c r="B76" s="23"/>
+      <c r="C76" s="23"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="23"/>
+      <c r="F76" s="23"/>
+      <c r="G76" s="23"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="23"/>
     </row>
     <row r="77" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B77" s="66"/>
-[...6 lines deleted...]
-      <c r="I77" s="66"/>
+      <c r="B77" s="23"/>
+      <c r="C77" s="23"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="23"/>
+      <c r="F77" s="23"/>
+      <c r="G77" s="23"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
     </row>
     <row r="78" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B78" s="66"/>
-[...6 lines deleted...]
-      <c r="I78" s="66"/>
+      <c r="B78" s="23"/>
+      <c r="C78" s="23"/>
+      <c r="D78" s="23"/>
+      <c r="E78" s="23"/>
+      <c r="F78" s="23"/>
+      <c r="G78" s="23"/>
+      <c r="H78" s="23"/>
+      <c r="I78" s="23"/>
     </row>
     <row r="79" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B79" s="66"/>
-[...6 lines deleted...]
-      <c r="I79" s="66"/>
+      <c r="B79" s="23"/>
+      <c r="C79" s="23"/>
+      <c r="D79" s="23"/>
+      <c r="E79" s="23"/>
+      <c r="F79" s="23"/>
+      <c r="G79" s="23"/>
+      <c r="H79" s="23"/>
+      <c r="I79" s="23"/>
     </row>
     <row r="80" spans="1:38" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B80" s="66"/>
-[...6 lines deleted...]
-      <c r="I80" s="66"/>
+      <c r="B80" s="23"/>
+      <c r="C80" s="23"/>
+      <c r="D80" s="23"/>
+      <c r="E80" s="23"/>
+      <c r="F80" s="23"/>
+      <c r="G80" s="23"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
     </row>
     <row r="81" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B81" s="66"/>
-[...6 lines deleted...]
-      <c r="I81" s="66"/>
+      <c r="B81" s="23"/>
+      <c r="C81" s="23"/>
+      <c r="D81" s="23"/>
+      <c r="E81" s="23"/>
+      <c r="F81" s="23"/>
+      <c r="G81" s="23"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="23"/>
     </row>
     <row r="82" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B82" s="66"/>
-[...6 lines deleted...]
-      <c r="I82" s="66"/>
+      <c r="B82" s="23"/>
+      <c r="C82" s="23"/>
+      <c r="D82" s="23"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="23"/>
     </row>
     <row r="83" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B83" s="66"/>
-[...6 lines deleted...]
-      <c r="I83" s="66"/>
+      <c r="B83" s="23"/>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23"/>
     </row>
     <row r="84" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B84" s="66"/>
-[...6 lines deleted...]
-      <c r="I84" s="66"/>
+      <c r="B84" s="23"/>
+      <c r="C84" s="23"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="23"/>
     </row>
     <row r="85" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B85" s="66"/>
-[...6 lines deleted...]
-      <c r="I85" s="66"/>
+      <c r="C85" s="23"/>
+      <c r="D85" s="23"/>
+      <c r="E85" s="23"/>
+      <c r="F85" s="23"/>
+      <c r="G85" s="23"/>
+      <c r="H85" s="23"/>
+      <c r="I85" s="23"/>
     </row>
     <row r="86" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B86" s="66"/>
-[...6 lines deleted...]
-      <c r="I86" s="66"/>
+      <c r="C86" s="23"/>
+      <c r="D86" s="23"/>
+      <c r="E86" s="23"/>
+      <c r="F86" s="23"/>
+      <c r="G86" s="23"/>
+      <c r="H86" s="23"/>
+      <c r="I86" s="23"/>
     </row>
     <row r="87" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="B87" s="66"/>
-[...15 lines deleted...]
-      <c r="I88" s="2"/>
+      <c r="C87" s="23"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23"/>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="23"/>
+    </row>
+    <row r="88" spans="2:9" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="C88" s="23"/>
+      <c r="D88" s="23"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="23"/>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="23"/>
     </row>
     <row r="89" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
     </row>
-    <row r="90" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B90" s="1"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
     </row>
-    <row r="91" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B91" s="1"/>
       <c r="C91" s="2"/>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
     </row>
-    <row r="92" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B92" s="1"/>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
     </row>
-    <row r="93" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:9" x14ac:dyDescent="0.2">
       <c r="C93" s="2"/>
       <c r="D93" s="2"/>
       <c r="E93" s="2"/>
       <c r="F93" s="2"/>
       <c r="G93" s="2"/>
       <c r="H93" s="2"/>
       <c r="I93" s="2"/>
     </row>
-    <row r="94" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:9" x14ac:dyDescent="0.2">
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
     </row>
-    <row r="95" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:9" x14ac:dyDescent="0.2">
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
     </row>
+    <row r="96" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+    </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="49">
-[...3 lines deleted...]
-    <mergeCell ref="E25:I25"/>
+  <mergeCells count="50">
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="E41:E42"/>
+    <mergeCell ref="G41:G42"/>
     <mergeCell ref="E13:I13"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="I29:I30"/>
-    <mergeCell ref="E32:E33"/>
-[...4 lines deleted...]
-    <mergeCell ref="E38:E39"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="E4:I4"/>
     <mergeCell ref="G10:I10"/>
     <mergeCell ref="G9:I9"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="I41:I42"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="F5:I5"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="E38:E39"/>
     <mergeCell ref="G38:G39"/>
     <mergeCell ref="I38:I39"/>
-    <mergeCell ref="E41:E42"/>
-[...2 lines deleted...]
-    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="G6:I7"/>
+    <mergeCell ref="E8:I8"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="C67:I67"/>
+    <mergeCell ref="E62:G63"/>
+    <mergeCell ref="I62:I63"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="E56:E57"/>
+    <mergeCell ref="G56:G57"/>
+    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="E59:G60"/>
+    <mergeCell ref="I59:I60"/>
+    <mergeCell ref="C64:C65"/>
     <mergeCell ref="E44:E45"/>
     <mergeCell ref="G44:G45"/>
     <mergeCell ref="I44:I45"/>
-    <mergeCell ref="E47:G48"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="G47:G48"/>
     <mergeCell ref="I47:I48"/>
-    <mergeCell ref="E50:G51"/>
-[...13 lines deleted...]
-    <mergeCell ref="C58:I58"/>
+    <mergeCell ref="E53:E54"/>
+    <mergeCell ref="G53:G54"/>
+    <mergeCell ref="I53:I54"/>
+    <mergeCell ref="E47:E48"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G10" r:id="rId1" display="order@bardiracing.com" xr:uid="{7CAC8AF3-123E-4390-932E-37AA31FCF206}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C7C6145742C8C4DA7CF0EAFDEBAF531" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="88e297821fecee44c9e8f5ca11df0770">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d13e498-7b7e-4d38-bfbe-4787a1c27d60" xmlns:ns3="096ba235-be99-4a47-97c1-a2cf861a06a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76885da8b9ce80fcc36561d50f59b81f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C7C6145742C8C4DA7CF0EAFDEBAF531" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c87c3687ff27cc7419d091c8af02708c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d13e498-7b7e-4d38-bfbe-4787a1c27d60" xmlns:ns3="096ba235-be99-4a47-97c1-a2cf861a06a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0ffe7c301db8312167877761a0e9d086" ns2:_="" ns3:_="">
     <xsd:import namespace="2d13e498-7b7e-4d38-bfbe-4787a1c27d60"/>
     <xsd:import namespace="096ba235-be99-4a47-97c1-a2cf861a06a7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:RevIMDeletionDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RevIMEventDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RevIMComments" minOccurs="0"/>
                 <xsd:element ref="ns2:RevIMDocumentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:RevIMExtends" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:RevIMDateOfModified2Creation" minOccurs="0"/>
+                <xsd:element ref="ns2:RevIMDeclareTime" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d13e498-7b7e-4d38-bfbe-4787a1c27d60" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="CSD Class" ma:indexed="true" ma:readOnly="true" ma:default="1;#0.2 Working documents|860f14b0-beae-495c-93e3-3187f714d4fc" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="11f93a7e-e8d8-45f1-8a13-907dadde1127" ma:termSetId="b795bf2d-8abe-423c-bac8-6c6bed63d3a6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3b8a7a80-f394-4f03-93fc-6db09cfa821c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2d13e498-7b7e-4d38-bfbe-4787a1c27d60">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
@@ -5107,50 +5327,60 @@
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="27" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="28" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RevIMDateOfModified2Creation" ma:index="31" nillable="true" ma:displayName="Reclassification Date from Modified to Creation Class" ma:description="Reclassification Date from Modified to Creation Class" ma:format="DateOnly" ma:indexed="true" ma:internalName="RevIMDateOfModified2Creation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RevIMDeclareTime" ma:index="32" nillable="true" ma:displayName="CSD Record Declaration Time" ma:description="CSD Record Declaration Time" ma:format="DateTime" ma:indexed="true" ma:internalName="RevIMDeclareTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="096ba235-be99-4a47-97c1-a2cf861a06a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
@@ -5290,88 +5520,84 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="2d13e498-7b7e-4d38-bfbe-4787a1c27d60">
-      <Value>52</Value>
+      <Value>1</Value>
     </TaxCatchAll>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="096ba235-be99-4a47-97c1-a2cf861a06a7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <RevIMDocumentOwner xmlns="2d13e498-7b7e-4d38-bfbe-4787a1c27d60">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RevIMDocumentOwner>
     <i0f84bba906045b4af568ee102a52dcb xmlns="2d13e498-7b7e-4d38-bfbe-4787a1c27d60">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8.3 Sales and Marketing</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a47ed7ae-ea37-4067-9946-873b4aa806a0</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0.2 Working documents</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">860f14b0-beae-495c-93e3-3187f714d4fc</TermId>
         </TermInfo>
       </Terms>
     </i0f84bba906045b4af568ee102a52dcb>
-    <RevIMComments xmlns="2d13e498-7b7e-4d38-bfbe-4787a1c27d60" xsi:nil="true"/>
-[...2 lines deleted...]
-    <RevIMEventDate xmlns="2d13e498-7b7e-4d38-bfbe-4787a1c27d60" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D69D3B-6EE9-42A7-97DE-9B6DCA04E8B8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB3645B-8ABD-4DC3-9B98-22B8C42ECA8E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61962648-DEC9-4284-AEA4-DFB97CA078FC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{682E5757-7FD7-4244-9B58-2E97B3BDE0EC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B79922B-4D4E-457A-A450-CF3E35B8C2B5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B72430FF-2C93-406D-A73F-788727016397}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -5384,29 +5610,29 @@
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>utente</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003C7C6145742C8C4DA7CF0EAFDEBAF531</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RevIMBCS">
-    <vt:lpwstr>52;#8.3 Sales and Marketing|a47ed7ae-ea37-4067-9946-873b4aa806a0</vt:lpwstr>
+    <vt:lpwstr>1;#0.2 Working documents|860f14b0-beae-495c-93e3-3187f714d4fc</vt:lpwstr>
   </property>
 </Properties>
 </file>